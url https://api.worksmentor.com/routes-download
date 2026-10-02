--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -72,6640 +72,7740 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E299"/>
+  <dimension ref="A1:E349"/>
   <sheetData>
     <row r="1" spans="1:5" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>method</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>uri</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>action</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>route</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>api/v1/roles</t>
+          <t>api/v1/roles/all-roles</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\RoleController@index</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@getAllRoles</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@index","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@index","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@getAllRoles","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@getAllRoles","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>api/v1/roles</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\RoleController@store</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@index</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@store","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@store","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@index","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@index","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>api/v1/roles/{id}</t>
+          <t>api/v1/roles</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\RoleController@findById</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@store</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@findById","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@findById","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@store","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@store","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>api/v1/roles/{id}</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\RoleController@update</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@findById</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@update","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@update","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@findById","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@findById","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>api/v1/roles/delete</t>
+          <t>api/v1/roles/{id}</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\RoleController@destroy</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@update</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@destroy","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@destroy","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@update","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@update","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/articles</t>
+          <t>api/v1/roles/delete</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@createArticle</t>
+          <t>App\Http\Controllers\Api\V1\RoleController@destroy</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createArticle","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createArticle","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\RoleController@destroy","controller":"App\\Http\\Controllers\\Api\\V1\\RoleController@destroy","namespace":null,"prefix":"api\/v1\/roles","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/articles/{id}</t>
+          <t>api/v1/crm/articles</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@updateArticle</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@createArticle</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateArticle","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateArticle","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createArticle","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createArticle","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>api/v1/crm/articles/{id}</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getArticleById</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@updateArticle</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getArticleById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getArticleById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateArticle","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateArticle","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/articles</t>
+          <t>api/v1/crm/articles/{id}</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAllArticles</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getArticleById</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllArticles","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllArticles","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getArticleById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getArticleById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/privacies</t>
+          <t>api/v1/crm/articles</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@createPrivacy</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAllArticles</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createPrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createPrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllArticles","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllArticles","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/privacies/{id}</t>
+          <t>api/v1/crm/privacies</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@updatePrivacy</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@createPrivacy</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updatePrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updatePrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createPrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createPrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/privacies</t>
+          <t>api/v1/crm/privacies/{id}</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAllPrivacy</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@updatePrivacy</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllPrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllPrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updatePrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updatePrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/privacies/{id}</t>
+          <t>api/v1/crm/privacies</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@findPrivacyById</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAllPrivacy</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findPrivacyById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findPrivacyById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllPrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllPrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>api/v1/crm/privacies/{id}</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@deletePrivacy</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@findPrivacyById</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deletePrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deletePrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findPrivacyById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findPrivacyById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/services</t>
+          <t>api/v1/crm/privacies/{id}</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@createService</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@deletePrivacy</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createService","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createService","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deletePrivacy","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deletePrivacy","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/services/{id}</t>
+          <t>api/v1/crm/services</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@updateServices</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@createService</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createService","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createService","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/services</t>
+          <t>api/v1/crm/services/{id}</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAllServices</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@updateServices</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/services/{id}</t>
+          <t>api/v1/crm/services</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@findServiceById</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAllServices</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findServiceById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findServiceById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>api/v1/crm/services/{id}</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@deleteServices</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@findServiceById</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findServiceById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findServiceById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/about</t>
+          <t>api/v1/crm/services/{id}</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@createAbout</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@deleteServices</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteServices","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteServices","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/about/{id}</t>
+          <t>api/v1/crm/about</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@updateAbout</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@createAbout</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/about</t>
+          <t>api/v1/crm/about/{id}</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAllAbout</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@updateAbout</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/about/{id}</t>
+          <t>api/v1/crm/about</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAboutById</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAllAbout</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAboutById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAboutById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>api/v1/crm/about/{id}</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@deleteAbout</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAboutById</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAboutById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAboutById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/blogs</t>
+          <t>api/v1/crm/about/{id}</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@createBlog</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@deleteAbout</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteAbout","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteAbout","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/blogs/{id}</t>
+          <t>api/v1/crm/blogs</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@updateBlog</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@createBlog</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@createBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@createBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/blogs</t>
+          <t>api/v1/crm/blogs/{id}</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@getAllBlogs</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@updateBlog</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllBlogs","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllBlogs","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@updateBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>api/v1/crm/blogs/{id}</t>
+          <t>api/v1/crm/blogs</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@findBlogById</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@getAllBlogs</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findBlogById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findBlogById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllBlogs","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@getAllBlogs","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>api/v1/crm/blogs/{id}</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CrmController@deleteBlog</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@findBlogById</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@findBlogById","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@findBlogById","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions</t>
+          <t>api/v1/crm/blogs/{id}</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@createQuestion</t>
+          <t>App\Http\Controllers\Api\V1\CrmController@deleteBlog</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@createQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@createQuestion","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteBlog","controller":"App\\Http\\Controllers\\Api\\V1\\CrmController@deleteBlog","namespace":null,"prefix":"api\/v1\/crm","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/allQuestion</t>
+          <t>api/v1/ask-questions</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@getAllQuestions</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@createQuestion</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@createQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@createQuestion","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/frontend</t>
+          <t>api/v1/ask-questions/allQuestion</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@getAllFrontendQuestions</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@getAllQuestions</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllFrontendQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllFrontendQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/{userId}</t>
+          <t>api/v1/ask-questions/frontend</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@getUserQuestions</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@getAllFrontendQuestions</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getUserQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getUserQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllFrontendQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getAllFrontendQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/single/{id}</t>
+          <t>api/v1/ask-questions/{userId}</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@getQuestionById</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@getUserQuestions</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getQuestionById","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getQuestionById","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getUserQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getUserQuestions","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/update/{id}</t>
+          <t>api/v1/ask-questions/single/{id}</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@updateQuestion</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@getQuestionById</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@updateQuestion","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getQuestionById","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getQuestionById","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/{postId}/comments</t>
+          <t>api/v1/ask-questions/update/{id}</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@addComment</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@updateQuestion</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@addComment","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@addComment","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@updateQuestion","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/comment/{userId}</t>
+          <t>api/v1/ask-questions/{postId}/comments</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@getCommentsByUserId</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@addComment</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getCommentsByUserId","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getCommentsByUserId","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@addComment","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@addComment","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>api/v1/ask-questions/{commentId}/like</t>
+          <t>api/v1/ask-questions/comment/{userId}</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\QuestionController@likeComment</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@getCommentsByUserId</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@likeComment","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@likeComment","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getCommentsByUserId","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@getCommentsByUserId","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contact</t>
+          <t>api/v1/ask-questions/{commentId}/like</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ContactController@createContact</t>
+          <t>App\Http\Controllers\Api\V1\QuestionController@likeComment</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@createContact","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@createContact","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\QuestionController@likeComment","controller":"App\\Http\\Controllers\\Api\\V1\\QuestionController@likeComment","namespace":null,"prefix":"api\/v1\/ask-questions","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contact/{id}</t>
+          <t>api/v1/contact</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ContactController@getContactById</t>
+          <t>App\Http\Controllers\Api\V1\ContactController@createContact</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@getContactById","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@getContactById","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@createContact","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@createContact","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contact/{id}/reply</t>
+          <t>api/v1/contact/{id}</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ContactController@replyToContact</t>
+          <t>App\Http\Controllers\Api\V1\ContactController@getContactById</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@replyToContact","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@replyToContact","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@getContactById","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@getContactById","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contact/contacts/all</t>
+          <t>api/v1/contact/{id}/reply</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ContactController@getAllContacts</t>
+          <t>App\Http\Controllers\Api\V1\ContactController@replyToContact</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@getAllContacts","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@getAllContacts","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@replyToContact","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@replyToContact","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/download-photo</t>
+          <t>api/v1/contact/contacts/all</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@download</t>
+          <t>App\Http\Controllers\Api\V1\ContactController@getAllContacts</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@download","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@download","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ContactController@getAllContacts","controller":"App\\Http\\Controllers\\Api\\V1\\ContactController@getAllContacts","namespace":null,"prefix":"api\/v1\/contact","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/stats</t>
+          <t>api/v1/misc/download-photo</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@getStats</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@download</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getStats","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getStats","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@download","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@download","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/notifications</t>
+          <t>api/v1/misc/stats</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@getAllNotifications</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@getStats</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getAllNotifications","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getAllNotifications","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getStats","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getStats","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/notifications/{id}/read</t>
+          <t>api/v1/misc/notifications</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@markAsRead</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@getAllNotifications</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAsRead","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAsRead","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getAllNotifications","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getAllNotifications","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/notifications/unread</t>
+          <t>api/v1/misc/notifications/{id}/read</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@getUnread</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@markAsRead</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getUnread","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getUnread","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAsRead","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAsRead","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/notifications/mark-all-read</t>
+          <t>api/v1/misc/notifications/unread</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@markAllAsRead</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@getUnread</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAllAsRead","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAllAsRead","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getUnread","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getUnread","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/zipcode/details</t>
+          <t>api/v1/misc/notifications/mark-all-read</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@getByZipcode</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@markAllAsRead</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getByZipcode","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getByZipcode","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAllAsRead","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@markAllAsRead","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/setting/create</t>
+          <t>api/v1/misc/zipcode/details</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@storeSetting</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@getByZipcode</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@storeSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@storeSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@getByZipcode","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@getByZipcode","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/setting/update/{id}</t>
+          <t>api/v1/misc/setting/create</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@updateByIdSetting</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@storeSetting</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@updateByIdSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@updateByIdSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@storeSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@storeSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>api/v1/misc/setting/{id}</t>
+          <t>api/v1/misc/setting/update/{id}</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MiscController@showByIdSetting</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@updateByIdSetting</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@showByIdSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@showByIdSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@updateByIdSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@updateByIdSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>api/v1/cookies/create</t>
+          <t>api/v1/misc/setting/{id}</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CookieController@createCookie</t>
+          <t>App\Http\Controllers\Api\V1\MiscController@showByIdSetting</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@createCookie","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@createCookie","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MiscController@showByIdSetting","controller":"App\\Http\\Controllers\\Api\\V1\\MiscController@showByIdSetting","namespace":null,"prefix":"api\/v1\/misc","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>api/v1/cookies/update/{id}</t>
+          <t>api/v1/cookies/create</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CookieController@updateCookie</t>
+          <t>App\Http\Controllers\Api\V1\CookieController@createCookie</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@updateCookie","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@updateCookie","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@createCookie","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@createCookie","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>api/v1/cookies/{id}</t>
+          <t>api/v1/cookies/update/{id}</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CookieController@getCookieById</t>
+          <t>App\Http\Controllers\Api\V1\CookieController@updateCookie</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@getCookieById","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@getCookieById","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@updateCookie","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@updateCookie","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>api/v1/cookies</t>
+          <t>api/v1/cookies/{id}</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CookieController@getAllCookies</t>
+          <t>App\Http\Controllers\Api\V1\CookieController@getCookieById</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@getAllCookies","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@getAllCookies","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@getCookieById","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@getCookieById","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>api/v1/social-media/all</t>
+          <t>api/v1/cookies</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SocialMediaController@getAll</t>
+          <t>App\Http\Controllers\Api\V1\CookieController@getAllCookies</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getAll","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getAll","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CookieController@getAllCookies","controller":"App\\Http\\Controllers\\Api\\V1\\CookieController@getAllCookies","namespace":null,"prefix":"api\/v1\/cookies","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>api/v1/social-media</t>
+          <t>api/v1/social-media/all</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SocialMediaController@createSocialMedia</t>
+          <t>App\Http\Controllers\Api\V1\SocialMediaController@getAll</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@createSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@createSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getAll","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getAll","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>api/v1/social-media/update/{id}</t>
+          <t>api/v1/social-media</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SocialMediaController@updateSocialMedia</t>
+          <t>App\Http\Controllers\Api\V1\SocialMediaController@createSocialMedia</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@updateSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@updateSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@createSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@createSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>api/v1/social-media/{id}</t>
+          <t>api/v1/social-media/update/{id}</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SocialMediaController@getSocialMediaById</t>
+          <t>App\Http\Controllers\Api\V1\SocialMediaController@updateSocialMedia</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getSocialMediaById","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getSocialMediaById","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@updateSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@updateSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>api/v1/social-media/delete/{id}</t>
+          <t>api/v1/social-media/{id}</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SocialMediaController@deleteSocialMedia</t>
+          <t>App\Http\Controllers\Api\V1\SocialMediaController@getSocialMediaById</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@deleteSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@deleteSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getSocialMediaById","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@getSocialMediaById","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/contractor-types</t>
+          <t>api/v1/social-media/delete/{id}</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@listContractorTypes</t>
+          <t>App\Http\Controllers\Api\V1\SocialMediaController@deleteSocialMedia</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@listContractorTypes","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@listContractorTypes","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@deleteSocialMedia","controller":"App\\Http\\Controllers\\Api\\V1\\SocialMediaController@deleteSocialMedia","namespace":null,"prefix":"api\/v1\/social-media","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>api/v1/master/contractor-types</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@createContractorType</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@listContractorTypes</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@createContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@createContractorType","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@listContractorTypes","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@listContractorTypes","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/contractor-types/{id}</t>
+          <t>api/v1/master/contractor-types</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getContractorTypeById</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@createContractorType</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getContractorTypeById","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getContractorTypeById","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@createContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@createContractorType","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/contractor-types/delete</t>
+          <t>api/v1/master/contractor-types/{id}</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@deleteContractorTypes</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getContractorTypeById</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteContractorTypes","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteContractorTypes","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getContractorTypeById","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getContractorTypeById","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/contractor-types/{id}</t>
+          <t>api/v1/master/contractor-types/delete</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@updateContractorType</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@deleteContractorTypes</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateContractorType","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteContractorTypes","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteContractorTypes","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions/category/{category_id}</t>
+          <t>api/v1/master/contractor-types/{id}</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getQuestionsByCategoryId</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@updateContractorType</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionsByCategoryId","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionsByCategoryId","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateContractorType","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions/{id}</t>
+          <t>api/v1/master/job-questions/category/{category_id}</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getQuestionById</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getQuestionsByCategoryId</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionById","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionById","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionsByCategoryId","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionsByCategoryId","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions</t>
+          <t>api/v1/master/job-questions/{id}</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@createQuestion</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getQuestionById</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@createQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@createQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionById","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getQuestionById","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>api/v1/master/job-questions</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getAllQuestions</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@createQuestion</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getAllQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@createQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@createQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions/{id}</t>
+          <t>api/v1/master/job-questions</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@updateQuestion</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getAllQuestions</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getAllQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions/next</t>
+          <t>api/v1/master/job-questions/{id}</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getNextQuestion</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@updateQuestion</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getNextQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getNextQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@updateQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions/initial/{categoryId}</t>
+          <t>api/v1/master/job-questions/next</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@getInitialQuestionsByCategory</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getNextQuestion</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getInitialQuestionsByCategory","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getInitialQuestionsByCategory","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getNextQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getNextQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/skill-areas</t>
+          <t>api/v1/master/job-questions/initial/{categoryId}</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SkillAreaController@CreateSkillQuestion</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@getInitialQuestionsByCategory</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@CreateSkillQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@CreateSkillQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@getInitialQuestionsByCategory","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@getInitialQuestionsByCategory","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>api/v1/master/skill-areas</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SkillAreaController@fetchSkillAreasWithQuestions</t>
+          <t>App\Http\Controllers\Api\V1\SkillAreaController@CreateSkillQuestion</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@fetchSkillAreasWithQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@fetchSkillAreasWithQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@CreateSkillQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@CreateSkillQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/skill-areas/all</t>
+          <t>api/v1/master/skill-areas</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SkillAreaController@getPaginatedSkillAreas</t>
+          <t>App\Http\Controllers\Api\V1\SkillAreaController@fetchSkillAreasWithQuestions</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@getPaginatedSkillAreas","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@getPaginatedSkillAreas","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@fetchSkillAreasWithQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@fetchSkillAreasWithQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/skill-areas/update/{id}</t>
+          <t>api/v1/master/skill-areas/all</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SkillAreaController@UpdateSkillQuestion</t>
+          <t>App\Http\Controllers\Api\V1\SkillAreaController@getPaginatedSkillAreas</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@UpdateSkillQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@UpdateSkillQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@getPaginatedSkillAreas","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@getPaginatedSkillAreas","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/skill-areas/delete</t>
+          <t>api/v1/master/skill-areas/update/{id}</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SkillAreaController@deleteMultiple</t>
+          <t>App\Http\Controllers\Api\V1\SkillAreaController@UpdateSkillQuestion</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@deleteMultiple","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@deleteMultiple","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@UpdateSkillQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@UpdateSkillQuestion","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
           <t>DELETE</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>api/v1/master/job-questions</t>
+          <t>api/v1/master/skill-areas/delete</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\MasterController@deleteQuestions</t>
+          <t>App\Http\Controllers\Api\V1\SkillAreaController@deleteMultiple</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@deleteMultiple","controller":"App\\Http\\Controllers\\Api\\V1\\SkillAreaController@deleteMultiple","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/about-counts</t>
+          <t>api/v1/master/job-questions</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@getReportAboutCounts</t>
+          <t>App\Http\Controllers\Api\V1\MasterController@deleteQuestions</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@getReportAboutCounts","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@getReportAboutCounts","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\MasterController@deleteQuestions","namespace":null,"prefix":"api\/v1\/master","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/dashboard-count</t>
+          <t>api/v1/become-our-partner</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@dashboardReports</t>
+          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@index</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@dashboardReports","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@dashboardReports","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@index","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@index","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/consumer-projects-monthly</t>
+          <t>api/v1/become-our-partner</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@consumerProjectsMonthlyReport</t>
+          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@store</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@consumerProjectsMonthlyReport","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@consumerProjectsMonthlyReport","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@store","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@store","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/top-categories</t>
+          <t>api/v1/become-our-partner/{id}</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@topCategoriesByProjects</t>
+          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@show</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@topCategoriesByProjects","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@topCategoriesByProjects","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@show","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@show","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/clients</t>
+          <t>api/v1/become-our-partner/{id}</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@clientReports</t>
+          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@update</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@clientReports","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@clientReports","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@update","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@update","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/client-job-posting</t>
+          <t>api/v1/become-our-partner/{id}</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@reportPostingJob</t>
+          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@destroy</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@reportPostingJob","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@reportPostingJob","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@destroy","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@destroy","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/client-engagement</t>
+          <t>api/v1/form-categories/{id}/questions/simple</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@quotationReports</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@createSimpleQuestion</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@quotationReports","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@quotationReports","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/client-satisfaction</t>
+          <t>api/v1/form-categories/{id}/questions/addNew</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@ratingReport</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@createSimpleQuestionAdd</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@ratingReport","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@ratingReport","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestionAdd","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestionAdd","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/contractor-activity</t>
+          <t>api/v1/form-categories/{categoryId}/questions/{questionField}/options/{optionLabel}/condition</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@contractorActivityReport</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@addOptionCondition</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@contractorActivityReport","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@contractorActivityReport","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@addOptionCondition","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@addOptionCondition","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/contractor-quotations</t>
+          <t>api/v1/form-categories/{id}/questions/reorder</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@quotationReport</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@reorderQuestions</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@quotationReport","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@quotationReport","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@reorderQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@reorderQuestions","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reports/contractor-performance</t>
+          <t>api/v1/form-categories/{contractor_type_id}/field-keys</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ReportsController@jobCompletionReport</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@getFieldKeysByContractorType</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\ReportsController@jobCompletionReport","controller":"App\\Http\\Controllers\\Api\\V1\\ReportsController@jobCompletionReport","namespace":null,"prefix":"api\/v1\/reports","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getFieldKeysByContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getFieldKeysByContractorType","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases</t>
+          <t>api/v1/form-categories/{contractor_type_id}/questions</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@createPhase</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@getAllQuestions</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@createPhase","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@createPhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllQuestions","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}</t>
+          <t>api/v1/form-categories/all-single</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@updatePhase</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@getAllFormCategories</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePhase","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllFormCategories","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllFormCategories","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}/comments</t>
+          <t>api/v1/form-categories</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@addComment</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@deleteMultiple</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@addComment","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@addComment","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteMultiple","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteMultiple","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}/status</t>
+          <t>api/v1/form-categories/{categoryId}/questions/{fieldKey}</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@updateStatus</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@deleteQuestion</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updateStatus","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updateStatus","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/{projectId}/contractors/{contractorId}/phases</t>
+          <t>api/v1/form-categories/{categoryId}/questions/{fieldKey}</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@getPhasesForProjectAndContractor</t>
+          <t>App\Http\Controllers\Api\V1\FormCategoryController@updateQuestion</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@getPhasesForProjectAndContractor","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@getPhasesForProjectAndContractor","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@updateQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}/delete-file</t>
+          <t>api/v1/careers/career-applications</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@deleteFile</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@getAllCareerApplications</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@deleteFile","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@deleteFile","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareerApplications","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareerApplications","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}/close-next</t>
+          <t>api/v1/careers</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@closeAndSetNext</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@createCareer</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@closeAndSetNext","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@closeAndSetNext","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareer","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareer","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/virtual_accounts/{id}/payment</t>
+          <t>api/v1/careers/{id}</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@getVirtualAccountPaymentsByProject</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@updateCareer</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@getVirtualAccountPaymentsByProject","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@getVirtualAccountPaymentsByProject","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareer","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareer","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{phaseId}/complete</t>
+          <t>api/v1/careers/{id}</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@completePhase</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@getCareerById</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@completePhase","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@completePhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerById","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerById","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/paynow</t>
+          <t>api/v1/careers</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@payNow</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@getAllCareers</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@payNow","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@payNow","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareers","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareers","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phases/{id}/payment</t>
+          <t>api/v1/careers</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@updatePaidStatus</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@deleteMultipleCareers</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePaidStatus","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePaidStatus","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareers","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareers","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/partial-payment/request</t>
+          <t>api/v1/careers/career-applications</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@createPartialPaymentRequest</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@createCareerApplication</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@createPartialPaymentRequest","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@createPartialPaymentRequest","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareerApplication","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareerApplication","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/partial-payment/client-paid</t>
+          <t>api/v1/careers/career-applications/{id}</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@clientPaid</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@updateCareerApplication</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@clientPaid","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@clientPaid","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareerApplication","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareerApplication","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/partial-payment/contractor-verify</t>
+          <t>api/v1/careers/career-applications/{id}</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@contractorVerify</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@getCareerApplicationById</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@contractorVerify","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@contractorVerify","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerApplicationById","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerApplicationById","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/add-date</t>
+          <t>api/v1/careers/career-applications/delete-multiple</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@updatePhaseDates</t>
+          <t>App\Http\Controllers\Api\V1\CareerController@deleteMultipleCareerApplications</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePhaseDates","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@updatePhaseDates","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareerApplications","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareerApplications","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/all-virtual/{va_id}</t>
+          <t>api/v1/announcements/active-single</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@paymentViaId</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@getActiveAnnouncements</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@paymentViaId","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@paymentViaId","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getActiveAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getActiveAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>api/v1/timeline/project-phase/all-virtual-payment</t>
+          <t>api/v1/announcements</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\ProjectPhaseController@listVirtualAccounts</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@createAnnouncement</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@listVirtualAccounts","controller":"App\\Http\\Controllers\\Api\\V1\\ProjectPhaseController@listVirtualAccounts","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@createAnnouncement","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@createAnnouncement","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>api/v1/become-our-partner</t>
+          <t>api/v1/announcements/{id}</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@index</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@updateAnnouncement</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@index","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@index","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@updateAnnouncement","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@updateAnnouncement","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>api/v1/become-our-partner</t>
+          <t>api/v1/announcements/{id}</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@store</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@getAnnouncementById</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@store","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@store","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAnnouncementById","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAnnouncementById","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>api/v1/become-our-partner/{id}</t>
+          <t>api/v1/announcements</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@show</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@deleteAnnouncements</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@show","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@show","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@deleteAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@deleteAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>PATCH</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>api/v1/become-our-partner/{id}</t>
+          <t>api/v1/announcements/{id}/toggle-status</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@update</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@toggleStatus</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@update","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@update","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@toggleStatus","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@toggleStatus","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>api/v1/become-our-partner/{id}</t>
+          <t>api/v1/announcements</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\BecomeOurPartnerController@destroy</t>
+          <t>App\Http\Controllers\Api\V1\AnnouncementController@getAllAnnouncements</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@destroy","controller":"App\\Http\\Controllers\\Api\\V1\\BecomeOurPartnerController@destroy","namespace":null,"prefix":"api\/v1\/become-our-partner","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAllAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAllAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{id}/questions/simple</t>
+          <t>api/v1/subscription-plans</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@createSimpleQuestion</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@createPlan</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@createPlan","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@createPlan","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{id}/questions/addNew</t>
+          <t>api/v1/subscription-plans/{id}</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@createSimpleQuestionAdd</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@updatePlan</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestionAdd","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@createSimpleQuestionAdd","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@updatePlan","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@updatePlan","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{categoryId}/questions/{questionField}/options/{optionLabel}/condition</t>
+          <t>api/v1/subscription-plans/{id}</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@addOptionCondition</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@getPlanById</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@addOptionCondition","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@addOptionCondition","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getPlanById","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getPlanById","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{id}/questions/reorder</t>
+          <t>api/v1/subscription-plans</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@reorderQuestions</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@getAllPlans</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@reorderQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@reorderQuestions","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getAllPlans","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getAllPlans","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{contractor_type_id}/field-keys</t>
+          <t>api/v1/subscription-plans/bulk-delete</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@getFieldKeysByContractorType</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@bulkDelete</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getFieldKeysByContractorType","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getFieldKeysByContractorType","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@bulkDelete","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@bulkDelete","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{contractor_type_id}/questions</t>
+          <t>api/v1/user/subscription</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@getAllQuestions</t>
+          <t>App\Http\Controllers\Api\V1\UserSubscriptionController@getMySubscription</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllQuestions","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllQuestions","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\UserSubscriptionController@getMySubscription","controller":"App\\Http\\Controllers\\Api\\V1\\UserSubscriptionController@getMySubscription","namespace":null,"prefix":"api\/v1\/user\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/all-single</t>
+          <t>api/v1/subscription/create-order</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@getAllFormCategories</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@createOrder</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllFormCategories","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@getAllFormCategories","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@createOrder","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@createOrder","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories</t>
+          <t>api/v1/subscription/verify-payment</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@deleteMultiple</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@verifyPayment</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteMultiple","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteMultiple","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@verifyPayment","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@verifyPayment","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{categoryId}/questions/{fieldKey}</t>
+          <t>api/v1/subscription/payment-failed</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@deleteQuestion</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@paymentFailed</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@deleteQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@paymentFailed","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@paymentFailed","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>api/v1/form-categories/{categoryId}/questions/{fieldKey}</t>
+          <t>api/v1/subscription/invoice/{order_id}</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\FormCategoryController@updateQuestion</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@getInvoiceDetails</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@updateQuestion","controller":"App\\Http\\Controllers\\Api\\V1\\FormCategoryController@updateQuestion","namespace":null,"prefix":"api\/v1\/form-categories","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getInvoiceDetails","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getInvoiceDetails","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/career-applications</t>
+          <t>api/v1/subscription/payments</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@getAllCareerApplications</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@getAllPayments</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareerApplications","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareerApplications","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPayments","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPayments","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers</t>
+          <t>api/v1/subscription/payments/{id}</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@createCareer</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@getPaymentById</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareer","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareer","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getPaymentById","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getPaymentById","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/{id}</t>
+          <t>api/v1/subscription/payments-filter</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@updateCareer</t>
+          <t>App\Http\Controllers\Api\V1\SubscriptionController@getAllPaymentsReport</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareer","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareer","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPaymentsReport","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPaymentsReport","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/{id}</t>
+          <t>api/v1/webhook/razorpay</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@getCareerById</t>
+          <t>App\Http\Controllers\Api\V1\WebhookController@handle</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerById","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerById","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\WebhookController@handle","controller":"App\\Http\\Controllers\\Api\\V1\\WebhookController@handle","namespace":null,"prefix":"api\/v1\/webhook","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers</t>
+          <t>api/v1/post-job/client-job</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@getAllCareers</t>
+          <t>App\V1\PostJob\Controllers\PostJobController@createClientJob</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareers","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getAllCareers","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientJob","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientJob","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers</t>
+          <t>api/v1/post-job/client</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@deleteMultipleCareers</t>
+          <t>App\V1\PostJob\Controllers\PostJobController@createClientUser</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareers","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareers","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientUser","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientUser","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/career-applications</t>
+          <t>api/v1/post-job/client-verify</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@createCareerApplication</t>
+          <t>App\V1\PostJob\Controllers\PostJobController@verifyOtp</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareerApplication","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@createCareerApplication","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@verifyOtp","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/career-applications/{id}</t>
+          <t>api/v1/dashboard/crm/active-specialization</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@updateCareerApplication</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getAllActiveSpecialization</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareerApplication","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@updateCareerApplication","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllActiveSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllActiveSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/career-applications/{id}</t>
+          <t>api/v1/dashboard/crm/active-phase-types</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@getCareerApplicationById</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getAllActivePhaseTypes</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerApplicationById","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@getCareerApplicationById","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllActivePhaseTypes","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllActivePhaseTypes","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>api/v1/careers/career-applications/delete-multiple</t>
+          <t>api/v1/dashboard/consumer-projects/exports</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\CareerController@deleteMultipleCareerApplications</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@exportConsumerProjects</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareerApplications","controller":"App\\Http\\Controllers\\Api\\V1\\CareerController@deleteMultipleCareerApplications","namespace":null,"prefix":"api\/v1\/careers","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@exportConsumerProjects","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@exportConsumerProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements/active-single</t>
+          <t>api/v1/dashboard/consumer-projects</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@getActiveAnnouncements</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getConsumerProjects</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getActiveAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getActiveAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getConsumerProjects","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getConsumerProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements</t>
+          <t>api/v1/dashboard/consumer-projects-delete</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@createAnnouncement</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@deleteConsumerProjects</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@createAnnouncement","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@createAnnouncement","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@deleteConsumerProjects","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@deleteConsumerProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements/{id}</t>
+          <t>api/v1/dashboard/consumer-projects/stats</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@updateAnnouncement</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getJobStats</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@updateAnnouncement","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@updateAnnouncement","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobStats","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements/{id}</t>
+          <t>api/v1/dashboard/consumer-projects/{jobId}</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@getAnnouncementById</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getJobByJobId</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAnnouncementById","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAnnouncementById","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobByJobId","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements</t>
+          <t>api/v1/dashboard/consumer-projects/client/{clientId}</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@deleteAnnouncements</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getAllConsumerProjectByClientId</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@deleteAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@deleteAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getAllConsumerProjectByClientId","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getAllConsumerProjectByClientId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>PATCH</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements/{id}/toggle-status</t>
+          <t>api/v1/dashboard/consumer-projects/{id}/verify</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@toggleStatus</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@updateJobVerification</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@toggleStatus","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@toggleStatus","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@updateJobVerification","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@updateJobVerification","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>api/v1/announcements</t>
+          <t>api/v1/dashboard/consumer-projects/{id}/close</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\AnnouncementController@getAllAnnouncements</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@closeJobById</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAllAnnouncements","controller":"App\\Http\\Controllers\\Api\\V1\\AnnouncementController@getAllAnnouncements","namespace":null,"prefix":"api\/v1\/announcements","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@closeJobById","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@closeJobById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription-plans</t>
+          <t>api/v1/dashboard/consumer/export</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@createPlan</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@exportClient</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@createPlan","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@createPlan","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@exportClient","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@exportClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription-plans/{id}</t>
+          <t>api/v1/dashboard/consumer/search</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@updatePlan</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@searchClient</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@updatePlan","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@updatePlan","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@searchClient","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@searchClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription-plans/{id}</t>
+          <t>api/v1/dashboard/consumer/{id}</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@getPlanById</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@getClientById</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getPlanById","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getPlanById","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientById","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription-plans</t>
+          <t>api/v1/dashboard/consumer</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@getAllPlans</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@getAllClientDashboard</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getAllPlans","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@getAllPlans","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getAllClientDashboard","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getAllClientDashboard","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>DELETE</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription-plans/bulk-delete</t>
+          <t>api/v1/dashboard/consumer-delete</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionPlanController@bulkDelete</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@deleteClients</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@bulkDelete","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionPlanController@bulkDelete","namespace":null,"prefix":"api\/v1\/subscription-plans","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@deleteClients","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@deleteClients","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>api/v1/user/subscription</t>
+          <t>api/v1/dashboard/consumer/update/{id}</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\UserSubscriptionController@getMySubscription</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@updateClientProfile</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\UserSubscriptionController@getMySubscription","controller":"App\\Http\\Controllers\\Api\\V1\\UserSubscriptionController@getMySubscription","namespace":null,"prefix":"api\/v1\/user\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@updateClientProfile","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@updateClientProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/create-order</t>
+          <t>api/v1/dashboard/consumer/{id}/verify</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@createOrder</t>
+          <t>App\V1\Dashboard\Controllers\ConsumerDasController@verifyClient</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@createOrder","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@createOrder","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@verifyClient","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@verifyClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/verify-payment</t>
+          <t>api/v1/dashboard/contractor/search</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@verifyPayment</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@searchContractors</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@verifyPayment","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@verifyPayment","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@searchContractors","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@searchContractors","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/payment-failed</t>
+          <t>api/v1/dashboard/contractor/stats</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@paymentFailed</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@getContractorStats</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@paymentFailed","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@paymentFailed","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorStats","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/invoice/{order_id}</t>
+          <t>api/v1/dashboard/contractor/export</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@getInvoiceDetails</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@exportContractors</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getInvoiceDetails","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getInvoiceDetails","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@exportContractors","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@exportContractors","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/payments</t>
+          <t>api/v1/dashboard/contractor/{id}</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@getAllPayments</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@getContractorById</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPayments","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPayments","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorById","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/payments/{id}</t>
+          <t>api/v1/dashboard/contractor</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@getPaymentById</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@getAllContractorDashboard</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getPaymentById","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getPaymentById","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getAllContractorDashboard","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getAllContractorDashboard","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>api/v1/subscription/payments-filter</t>
+          <t>api/v1/dashboard/contractor-delete</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\SubscriptionController@getAllPaymentsReport</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@deleteContractors</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPaymentsReport","controller":"App\\Http\\Controllers\\Api\\V1\\SubscriptionController@getAllPaymentsReport","namespace":null,"prefix":"api\/v1\/subscription","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@deleteContractors","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@deleteContractors","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>api/v1/webhook/razorpay</t>
+          <t>api/v1/dashboard/contractor/{id}/verify</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>App\Http\Controllers\Api\V1\WebhookController@handle</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@verifyContractor</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\Http\\Controllers\\Api\\V1\\WebhookController@handle","controller":"App\\Http\\Controllers\\Api\\V1\\WebhookController@handle","namespace":null,"prefix":"api\/v1\/webhook","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@verifyContractor","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@verifyContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification-job/{serviceId}/and/{projectId}</t>
+          <t>api/v1/dashboard/contractor/update/{id}</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@verifyJobRelatedServiceSendProfessional</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@updateContractorProfile</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@verifyJobRelatedServiceSendProfessional","controller":"App\\V1\\Notification\\Controllers\\NotificationController@verifyJobRelatedServiceSendProfessional","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorProfile","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification</t>
+          <t>api/v1/dashboard/contractor/update-doc/{id}</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@createNotification</t>
+          <t>App\V1\Dashboard\Controllers\ContractorDasController@updateContractorDocuments</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@createNotification","controller":"App\\V1\\Notification\\Controllers\\NotificationController@createNotification","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorDocuments","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorDocuments","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification/{id}</t>
+          <t>api/v1/dashboard/quotation</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@updateNotification</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@getAllQuotations</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@updateNotification","controller":"App\\V1\\Notification\\Controllers\\NotificationController@updateNotification","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotations","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotations","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification/{id}</t>
+          <t>api/v1/dashboard/quotation/update/{id}</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@getNotificationById</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@updateQuotation</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@getNotificationById","controller":"App\\V1\\Notification\\Controllers\\NotificationController@getNotificationById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@updateQuotation","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@updateQuotation","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification-admin/{id}</t>
+          <t>api/v1/dashboard/quotation/stats</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@verifyProfessional</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@getQuotationStats</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@verifyProfessional","controller":"App\\V1\\Notification\\Controllers\\NotificationController@verifyProfessional","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationStats","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification-professionalStatus</t>
+          <t>api/v1/dashboard/quotation/{quotationId}</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@sendProfessionalNotification</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@getQuotationByQuotationId</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@sendProfessionalNotification","controller":"App\\V1\\Notification\\Controllers\\NotificationController@sendProfessionalNotification","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationByQuotationId","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationByQuotationId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>api/v1/notification-create-clientWithJob</t>
+          <t>api/v1/dashboard/quotation/{quotationId}</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Notification\Controllers\NotificationController@sendAdminNotification</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@deleteQuotation</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Notification\\Controllers\\NotificationController@sendAdminNotification","controller":"App\\V1\\Notification\\Controllers\\NotificationController@sendAdminNotification","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@deleteQuotation","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@deleteQuotation","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>api/v1/post-job/client-job</t>
+          <t>api/v1/dashboard/quotation/project/{projectId}</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>App\V1\PostJob\Controllers\PostJobController@createClientJob</t>
+          <t>App\V1\Dashboard\Controllers\QuotationDasController@getAllQuotationsForDashboard</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientJob","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientJob","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotationsForDashboard","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotationsForDashboard","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>api/v1/post-job/client</t>
+          <t>api/v1/dashboard/stats</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>App\V1\PostJob\Controllers\PostJobController@createClientUser</t>
+          <t>App\V1\Dashboard\Controllers\DashboardStatsController@getDashboardStats</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientUser","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@createClientUser","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\DashboardStatsController@getDashboardStats","controller":"App\\V1\\Dashboard\\Controllers\\DashboardStatsController@getDashboardStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>api/v1/post-job/client-verify</t>
+          <t>api/v1/dashboard/support/exports</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>App\V1\PostJob\Controllers\PostJobController@verifyOtp</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@exportSupport</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\PostJob\\Controllers\\PostJobController@verifyOtp","controller":"App\\V1\\PostJob\\Controllers\\PostJobController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@exportSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@exportSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-projects</t>
+          <t>api/v1/dashboard/support</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getConsumerProjects</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@getAllSupport</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getConsumerProjects","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getConsumerProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getAllSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getAllSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-projects-delete</t>
+          <t>api/v1/dashboard/support/stats</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@deleteConsumerProjects</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@getSupportStats</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@deleteConsumerProjects","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@deleteConsumerProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportStats","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-projects/stats</t>
+          <t>api/v1/dashboard/support/{id}</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getJobStats</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@getSupportById</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobStats","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportById","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-projects/{jobId}</t>
+          <t>api/v1/dashboard/support/close/{id}</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@getJobByJobId</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@closeJob</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobByJobId","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@closeJob","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@closeJob","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="0">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-projects/{id}/verify</t>
+          <t>api/v1/dashboard/support/delete</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasProjectController@updateJobVerification</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@deleteSupport</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@updateJobVerification","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasProjectController@updateJobVerification","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@deleteSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@deleteSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="0">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer</t>
+          <t>api/v1/dashboard/support/reply/{id}</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@getAllClientDashboard</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@replySupport</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getAllClientDashboard","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getAllClientDashboard","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@replySupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@replySupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="0">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer-delete</t>
+          <t>api/v1/dashboard/support/priority/{id}</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@deleteClients</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@updatePriority</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@deleteClients","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@deleteClients","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="0">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer/update/{id}</t>
+          <t>api/v1/dashboard/support/priority/{id}</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@updateClientProfile</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@updatePriority</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@updateClientProfile","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@updateClientProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="0">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer/stats</t>
+          <t>api/v1/dashboard/support/{id}/priority</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@getClientStats</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@updatePriority</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientStats","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@updatePriority","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="0">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer/{id}/verify</t>
+          <t>api/v1/dashboard/support/{id}/assign</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@verifyClient</t>
+          <t>App\V1\Dashboard\Controllers\SupportDasController@assignSupport</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@verifyClient","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@verifyClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@assignSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@assignSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="0">
       <c r="A175" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/consumer/{id}</t>
+          <t>api/v1/dashboard/referral/export</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ConsumerDasController@getClientById</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@exportReferral</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientById","controller":"App\\V1\\Dashboard\\Controllers\\ConsumerDasController@getClientById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="0">
       <c r="A176" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor</t>
+          <t>api/v1/dashboard/referral-all/export</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@getAllContractorDashboard</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@exportAllReferral</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getAllContractorDashboard","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getAllContractorDashboard","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportAllReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportAllReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="0">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor-delete</t>
+          <t>api/v1/dashboard/referral/all/export</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@deleteContractors</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@exportAllReferral</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@deleteContractors","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@deleteContractors","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportAllReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@exportAllReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="0">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor/{id}/verify</t>
+          <t>api/v1/dashboard/referral-all</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@verifyContractor</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@getAllReferral</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@verifyContractor","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@verifyContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="0">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor/update/{id}</t>
+          <t>api/v1/dashboard/referral</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@updateContractorProfile</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@getAllByIDReferral</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorProfile","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllByIDReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllByIDReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="0">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor/update-doc/{id}</t>
+          <t>api/v1/dashboard/referral/{id}</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@updateContractorDocuments</t>
+          <t>App\V1\Dashboard\Controllers\ReferralDasController@deleteReferralById</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorDocuments","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@updateContractorDocuments","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@deleteReferralById","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@deleteReferralById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="0">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor/stats</t>
+          <t>api/v1/dashboard/agreements/create</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@getContractorStats</t>
+          <t>App\V1\Dashboard\Controllers\AgreementDasController@createAgreement</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorStats","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@createAgreement","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@createAgreement","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="0">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/contractor/{id}</t>
+          <t>api/v1/dashboard/agreements/update/{id}</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ContractorDasController@getContractorById</t>
+          <t>App\V1\Dashboard\Controllers\AgreementDasController@updateAgreement</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorById","controller":"App\\V1\\Dashboard\\Controllers\\ContractorDasController@getContractorById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@updateAgreement","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@updateAgreement","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="0">
       <c r="A183" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/quotation</t>
+          <t>api/v1/dashboard/agreements/{id}</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\QuotationDasController@getAllQuotations</t>
+          <t>App\V1\Dashboard\Controllers\AgreementDasController@getAgreementById</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotations","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getAllQuotations","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@getAgreementById","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@getAgreementById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="0">
       <c r="A184" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/quotation/update/{id}</t>
+          <t>api/v1/dashboard/notification-systems</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\QuotationDasController@updateQuotation</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@createNotificationSystem</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@updateQuotation","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@updateQuotation","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@createNotificationSystem","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@createNotificationSystem","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="0">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/quotation/stats</t>
+          <t>api/v1/dashboard/notification-systems/update/{id}</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\QuotationDasController@getQuotationStats</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@updateNotificationSystem</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationStats","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateNotificationSystem","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateNotificationSystem","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="0">
       <c r="A186" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/quotation/{quotationId}</t>
+          <t>api/v1/dashboard/notification-systems/{id}</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\QuotationDasController@getQuotationByQuotationId</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getNotificationSystemById</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationByQuotationId","controller":"App\\V1\\Dashboard\\Controllers\\QuotationDasController@getQuotationByQuotationId","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getNotificationSystemById","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getNotificationSystemById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="0">
       <c r="A187" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/stats</t>
+          <t>api/v1/dashboard/one-click-action/{type}</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\DashboardStatsController@getDashboardStats</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getOneClickAction</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\DashboardStatsController@getDashboardStats","controller":"App\\V1\\Dashboard\\Controllers\\DashboardStatsController@getDashboardStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getOneClickAction","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getOneClickAction","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="0">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support</t>
+          <t>api/v1/dashboard/one-click-action/{type?}</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@getAllSupport</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@updateOneClickAction</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getAllSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getAllSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateOneClickAction","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateOneClickAction","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="0">
       <c r="A189" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support/stats</t>
+          <t>api/v1/dashboard/scheduler/{type}</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@getSupportStats</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getSechdulers</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportStats","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportStats","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getSechdulers","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getSechdulers","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="0">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support/{id}</t>
+          <t>api/v1/dashboard/scheduler/{type?}</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@getSupportById</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@updateScheduler</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportById","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@getSupportById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateScheduler","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateScheduler","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="0">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support/close/{id}</t>
+          <t>api/v1/dashboard/email-setting/{type?}</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@closeJob</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getEmailSetting</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@closeJob","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@closeJob","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getEmailSetting","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getEmailSetting","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="0">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support/delete</t>
+          <t>api/v1/dashboard/email-setting/{type?}</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@deleteSupport</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@updateEmailSetting</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@deleteSupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@deleteSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateEmailSetting","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateEmailSetting","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="0">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/support/reply/{id}</t>
+          <t>api/v1/dashboard/state/export</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\SupportDasController@replySupport</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@exportState</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SupportDasController@replySupport","controller":"App\\V1\\Dashboard\\Controllers\\SupportDasController@replySupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@exportState","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@exportState","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="0">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/referral-all</t>
+          <t>api/v1/dashboard/state</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ReferralDasController@getAllReferral</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@createState</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@createState","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@createState","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="0">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/referral</t>
+          <t>api/v1/dashboard/state/update/{id}</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ReferralDasController@getAllByIDReferral</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@updateState</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllByIDReferral","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@getAllByIDReferral","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateState","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@updateState","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="0">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/referral/{id}</t>
+          <t>api/v1/dashboard/state/all-states</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ReferralDasController@deleteReferralById</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getAllWithorwithoutPaginationAndSerchOrFilterFunction</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@deleteReferralById","controller":"App\\V1\\Dashboard\\Controllers\\ReferralDasController@deleteReferralById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getAllWithorwithoutPaginationAndSerchOrFilterFunction","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getAllWithorwithoutPaginationAndSerchOrFilterFunction","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="0">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/agreements/create</t>
+          <t>api/v1/dashboard/state/{id}</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\AgreementDasController@createAgreement</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@getStateById</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@createAgreement","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@createAgreement","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getStateById","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@getStateById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="0">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/agreements/update/{id}</t>
+          <t>api/v1/dashboard/state/{id}</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\AgreementDasController@updateAgreement</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@deleteStateById</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@updateAgreement","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@updateAgreement","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@deleteStateById","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@deleteStateById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="0">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/agreements/{id}</t>
+          <t>api/v1/dashboard/state/{id}/toggle</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\AgreementDasController@getAgreementById</t>
+          <t>App\V1\Dashboard\Controllers\SettingDasController@toggleState</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@getAgreementById","controller":"App\\V1\\Dashboard\\Controllers\\AgreementDasController@getAgreementById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\SettingDasController@toggleState","controller":"App\\V1\\Dashboard\\Controllers\\SettingDasController@toggleState","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="0">
       <c r="A200" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/user/admin-user</t>
+          <t>api/v1/dashboard/user/admin/export</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\UserDasController@getAdminAllUsers</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@exportAdmins</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@getAdminAllUsers","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@getAdminAllUsers","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@exportAdmins","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@exportAdmins","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="0">
       <c r="A201" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/user/admin-user/{id}</t>
+          <t>api/v1/dashboard/user/admin-user</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\UserDasController@getUserAdminById</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@getAdminAllUsers</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@getUserAdminById","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@getUserAdminById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@getAdminAllUsers","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@getAdminAllUsers","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="0">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/user/{id}</t>
+          <t>api/v1/dashboard/user/admin-user/{id}</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\UserDasController@updateAdminUserById</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@getUserAdminById</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@getUserAdminById","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@getUserAdminById","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="0">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/user/upload-profile-image</t>
+          <t>api/v1/dashboard/user/{id}</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\UserDasController@uploadProfileImage</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@updateAdminUserById</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="0">
       <c r="A204" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/user/create-user</t>
+          <t>api/v1/dashboard/user/upload-profile-image</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\UserDasController@createUser</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@uploadProfileImage</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="0">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/pro-report/onboardingSummary</t>
+          <t>api/v1/dashboard/user/create-user</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@onboardingSummary</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@createUser</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@onboardingSummary","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@onboardingSummary","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="0">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/pro-report/performanceReport</t>
+          <t>api/v1/dashboard/user/{id}</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@performanceReport</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@deleteUser</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@performanceReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@performanceReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@deleteUser","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@deleteUser","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="0">
       <c r="A207" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/pro-report/biddingQuotationReport</t>
+          <t>api/v1/dashboard/pro-report/onboardingSummary</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@biddingQuotationReport</t>
+          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@onboardingSummary</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@biddingQuotationReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@biddingQuotationReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@onboardingSummary","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@onboardingSummary","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="0">
       <c r="A208" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/pro-report/professionalActivityReport</t>
+          <t>api/v1/dashboard/pro-report/performanceReport</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@professionalActivityReport</t>
+          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@performanceReport</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@professionalActivityReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@professionalActivityReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@performanceReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@performanceReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="0">
       <c r="A209" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/cli-report/onboardingSummary</t>
+          <t>api/v1/dashboard/pro-report/biddingQuotationReport</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientOnboardingReport</t>
+          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@biddingQuotationReport</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientOnboardingReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientOnboardingReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@biddingQuotationReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@biddingQuotationReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="0">
       <c r="A210" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/cli-report/jobPostingReport</t>
+          <t>api/v1/da shboard/pro-report/professionalActivityReport</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientJobPostingReport</t>
+          <t>App\V1\Dashboard\Controllers\ProfessionalReportDasController@professionalActivityReport</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientJobPostingReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientJobPostingReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@professionalActivityReport","controller":"App\\V1\\Dashboard\\Controllers\\ProfessionalReportDasController@professionalActivityReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="0">
       <c r="A211" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/cli-report/engagementReport</t>
+          <t>api/v1/dashboard/cli-report/onboardingSummary</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientEngagementReport</t>
+          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientOnboardingReport</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientEngagementReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientEngagementReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientOnboardingReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientOnboardingReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="0">
       <c r="A212" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/cli-report/satisfactionReport</t>
+          <t>api/v1/dashboard/cli-report/jobPostingReport</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientSatisfactionReport</t>
+          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientJobPostingReport</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientSatisfactionReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientSatisfactionReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientJobPostingReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientJobPostingReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="0">
       <c r="A213" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>api/v1/dashboard/cli-report/activityReport</t>
+          <t>api/v1/dashboard/cli-report/engagementReport</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientActivityReport</t>
+          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientEngagementReport</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientActivityReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientActivityReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientEngagementReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientEngagementReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="0">
       <c r="A214" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/job-list</t>
+          <t>api/v1/dashboard/cli-report/satisfactionReport</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@getClientProjects</t>
+          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientSatisfactionReport</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@getClientProjects","controller":"App\\V1\\Client\\Controllers\\ClientController@getClientProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientSatisfactionReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientSatisfactionReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="0">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/job-list-view</t>
+          <t>api/v1/dashboard/cli-report/activityReport</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@getJobByJobId</t>
+          <t>App\V1\Dashboard\Controllers\ClientReportDasController@clientActivityReport</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@getJobByJobId","controller":"App\\V1\\Client\\Controllers\\ClientController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientActivityReport","controller":"App\\V1\\Dashboard\\Controllers\\ClientReportDasController@clientActivityReport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="0">
       <c r="A216" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/job-close/{id}</t>
+          <t>api/v1/dashboard/crm/create-specialization</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@closeProjectById</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@createSpecialization</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@closeProjectById","controller":"App\\V1\\Client\\Controllers\\ClientController@closeProjectById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="0">
       <c r="A217" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/job-update/{id}</t>
+          <t>api/v1/dashboard/crm/update-specialization/{id}</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@updateProjectById</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@updateSpecialization</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@updateProjectById","controller":"App\\V1\\Client\\Controllers\\ClientController@updateProjectById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updateSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updateSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="0">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/profile-update</t>
+          <t>api/v1/dashboard/crm/get-specialization/{id}</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@updateProfile</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getByIsSpecialization</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@updateProfile","controller":"App\\V1\\Client\\Controllers\\ClientController@updateProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getByIsSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getByIsSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="0">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/profile-image</t>
+          <t>api/v1/dashboard/crm/get-all-specialization</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@uploadProfileImage</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getAllSpecialization</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@uploadProfileImage","controller":"App\\V1\\Client\\Controllers\\ClientController@uploadProfileImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="0">
       <c r="A220" s="0" t="inlineStr">
         <is>
           <t>DELETE</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/job-remove-photo/{id}</t>
+          <t>api/v1/dashboard/crm/delete-specialization/{id}</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@removePhotoById</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@deleteSpecialization</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@removePhotoById","controller":"App\\V1\\Client\\Controllers\\ClientController@removePhotoById","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deleteSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deleteSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="0">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>api/v1/client/delete</t>
+          <t>api/v1/dashboard/crm/export-specialization</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Client\Controllers\ClientController@deleteClient</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@exportSpecialization</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@deleteClient","controller":"App\\V1\\Client\\Controllers\\ClientController@deleteClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportSpecialization","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportSpecialization","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="0">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-list</t>
+          <t>api/v1/dashboard/crm/create-phase-type</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@getClientProjectsByContractorService</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@createPhaseType</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorService","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorService","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createPhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createPhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="0">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-list-activity</t>
+          <t>api/v1/dashboard/crm/update-phase-type/{id}</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@getClientProjectsByContractorServiceActivity</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@updatePhaseType</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorServiceActivity","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorServiceActivity","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="0">
       <c r="A224" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-list-view</t>
+          <t>api/v1/dashboard/crm/get-phase-type/{id}</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@getJobByJobId</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getPhaseTypeById</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getJobByJobId","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getPhaseTypeById","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getPhaseTypeById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="0">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-mark-seen</t>
+          <t>api/v1/dashboard/crm/get-all-phase-types</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@markedSeenJobByContractor</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getAllPhaseTypes</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@markedSeenJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@markedSeenJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllPhaseTypes","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllPhaseTypes","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:5" customHeight="0">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-mark-saved</t>
+          <t>api/v1/dashboard/crm/delete-phase-type/{id}</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorSavedJobController@markedSavedJobByContractor</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@deletePhaseType</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@markedSavedJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@markedSavedJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deletePhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deletePhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="0">
       <c r="A227" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/job-mark-saved-list</t>
+          <t>api/v1/dashboard/crm/export-phase-type</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorSavedJobController@getAllSavedJobByContractor</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@exportPhaseTypes</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@getAllSavedJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@getAllSavedJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportPhaseTypes","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportPhaseTypes","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="0">
       <c r="A228" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/list-by-service</t>
+          <t>api/v1/dashboard/crm/phase-types</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@getContractorByService</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getAllPhaseTypes</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorByService","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorByService","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllPhaseTypes","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getAllPhaseTypes","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="0">
       <c r="A229" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/onboarding/stepOne</t>
+          <t>api/v1/dashboard/crm/phase-types</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepOne</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@createPhaseType</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepOne","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepOne","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createPhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@createPhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="0">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/onboarding/stepTwo</t>
+          <t>api/v1/dashboard/crm/phase-types/export</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepTwo</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@exportPhaseTypes</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepTwo","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepTwo","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportPhaseTypes","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@exportPhaseTypes","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="0">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/onboarding/stepThree</t>
+          <t>api/v1/dashboard/crm/phase-types/{id}</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepThree</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@getPhaseTypeById</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepThree","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepThree","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getPhaseTypeById","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@getPhaseTypeById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="0">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/onboarding/stepFour</t>
+          <t>api/v1/dashboard/crm/phase-types/{id}</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepfour</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@updatePhaseType</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepfour","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepfour","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="0">
       <c r="A233" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/profile-company</t>
+          <t>api/v1/dashboard/crm/phase-types/{id}</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorProfileCo</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@updatePhaseType</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorProfileCo","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorProfileCo","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@updatePhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="0">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/global-profile</t>
+          <t>api/v1/dashboard/crm/phase-types/{id}</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorService</t>
+          <t>App\V1\Dashboard\Controllers\CrmDasController@deletePhaseType</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorService","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorService","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deletePhaseType","controller":"App\\V1\\Dashboard\\Controllers\\CrmDasController@deletePhaseType","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="0">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/portfolio</t>
+          <t>api/v1/dashboard/user/admin-user/update/{id}</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorPortfolio</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@updateAdminUserById</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorPortfolio","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorPortfolio","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@updateAdminUserById","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="0">
       <c r="A236" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/delete-image</t>
+          <t>api/v1/dashboard/user/user/upload-profile-image</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@deleteContractorPortfolioImage</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@uploadProfileImage</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorPortfolioImage","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorPortfolioImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@uploadProfileImage","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="0">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/del-acc</t>
+          <t>api/v1/dashboard/user/admin/create-user</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@deleteContractorAcc</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@createUser</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorAcc","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorAcc","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@createUser","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="0">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/quotation-list</t>
+          <t>api/v1/dashboard/user/admin/{id}</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorController@getContractorQuotation</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@deleteUser</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorQuotation","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorQuotation","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@deleteUser","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@deleteUser","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="0">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>PUT</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/register</t>
+          <t>api/v1/dashboard/user/admin/change-password/{id}</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@createContractor</t>
+          <t>App\V1\Dashboard\Controllers\UserDasController@adminNewPassword</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@createContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@createContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Dashboard\\Controllers\\UserDasController@adminNewPassword","controller":"App\\V1\\Dashboard\\Controllers\\UserDasController@adminNewPassword","namespace":null,"prefix":"api\/v1\/dashboard\/user","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="0">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>api/v1/contractor/verify</t>
+          <t>api/v1/client/job-list</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Contractor\Controllers\ContractorRegController@verifyOtp</t>
+          <t>App\V1\Client\Controllers\ClientController@getClientProjects</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@verifyOtp","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@getClientProjects","controller":"App\\V1\\Client\\Controllers\\ClientController@getClientProjects","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:5" customHeight="0">
       <c r="A241" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/detail</t>
+          <t>api/v1/client/job-list-view</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getInvitesByProject</t>
+          <t>App\V1\Client\Controllers\ClientController@getJobByJobId</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInvitesByProject","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInvitesByProject","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@getJobByJobId","controller":"App\\V1\\Client\\Controllers\\ClientController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:5" customHeight="0">
       <c r="A242" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-mark-professional</t>
+          <t>api/v1/client/job-close/{id}</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@professionalMarkInterest</t>
+          <t>App\V1\Client\Controllers\ClientController@closeProjectById</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@professionalMarkInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@professionalMarkInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@closeProjectById","controller":"App\\V1\\Client\\Controllers\\ClientController@closeProjectById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:5" customHeight="0">
       <c r="A243" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-mark-client</t>
+          <t>api/v1/client/job-update/{id}</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@clientMarkInterest</t>
+          <t>App\V1\Client\Controllers\ClientController@updateProjectById</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@clientMarkInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@clientMarkInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@updateProjectById","controller":"App\\V1\\Client\\Controllers\\ClientController@updateProjectById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:5" customHeight="0">
       <c r="A244" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-accept</t>
+          <t>api/v1/client/profile-update</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@acceptInterest</t>
+          <t>App\V1\Client\Controllers\ClientController@updateProfile</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@acceptInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@acceptInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@updateProfile","controller":"App\\V1\\Client\\Controllers\\ClientController@updateProfile","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="0">
       <c r="A245" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-reject</t>
+          <t>api/v1/client/profile-image</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@rejectInterest</t>
+          <t>App\V1\Client\Controllers\ClientController@uploadProfileImage</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@uploadProfileImage","controller":"App\\V1\\Client\\Controllers\\ClientController@uploadProfileImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="0">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/get-all-interested</t>
+          <t>api/v1/client/job-remove-photo/{id}</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getInterestedInvites</t>
+          <t>App\V1\Client\Controllers\ClientController@removePhotoById</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInterestedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInterestedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@removePhotoById","controller":"App\\V1\\Client\\Controllers\\ClientController@removePhotoById","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="0">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-shortlist</t>
+          <t>api/v1/client/delete</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@shortlistProposal</t>
+          <t>App\V1\Client\Controllers\ClientController@deleteClient</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@shortlistProposal","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@shortlistProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Client\\Controllers\\ClientController@deleteClient","controller":"App\\V1\\Client\\Controllers\\ClientController@deleteClient","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="0">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-reject-shortlist</t>
+          <t>api/v1/contractor/job-list</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@rejectProposal</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@getClientProjectsByContractorService</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectProposal","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorService","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorService","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="0">
       <c r="A249" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/get-all-shortlisted</t>
+          <t>api/v1/contractor/job-list-activity</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getShortlistedInvites</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@getClientProjectsByContractorServiceActivity</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getShortlistedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getShortlistedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorServiceActivity","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getClientProjectsByContractorServiceActivity","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="0">
       <c r="A250" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/get-all-rejected</t>
+          <t>api/v1/contractor/job-list-view</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getRejectedInvites</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@getJobByJobId</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getRejectedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getRejectedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getJobByJobId","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getJobByJobId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:5" customHeight="0">
       <c r="A251" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-hired</t>
+          <t>api/v1/contractor/job-mark-seen</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@hire</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@markedSeenJobByContractor</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@hire","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@hire","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@markedSeenJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@markedSeenJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="0">
       <c r="A252" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/job-notHired</t>
+          <t>api/v1/contractor/job-mark-saved</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@notHired</t>
+          <t>App\V1\Contractor\Controllers\ContractorSavedJobController@markedSavedJobByContractor</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@notHired","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@notHired","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@markedSavedJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@markedSavedJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="0">
       <c r="A253" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/get-hired</t>
+          <t>api/v1/contractor/job-mark-saved-list</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getHiredInvites</t>
+          <t>App\V1\Contractor\Controllers\ContractorSavedJobController@getAllSavedJobByContractor</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getHiredInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getHiredInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@getAllSavedJobByContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorSavedJobController@getAllSavedJobByContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="0">
       <c r="A254" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>api/v1/Job-invite/get-all-hired</t>
+          <t>api/v1/contractor/list-by-service</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>App\V1\JobInvite\Controllers\JobInviteController@getAllHiredInvites</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@getContractorByService</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getAllHiredInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getAllHiredInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorByService","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorByService","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="0">
       <c r="A255" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>api/v1/proposal/create</t>
+          <t>api/v1/contractor/onboarding/stepOne</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Proposal\Controllers\ProposalController@createJobProposal</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepOne</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Proposal\\Controllers\\ProposalController@createJobProposal","controller":"App\\V1\\Proposal\\Controllers\\ProposalController@createJobProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepOne","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepOne","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="0">
       <c r="A256" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>api/v1/support/create</t>
+          <t>api/v1/contractor/onboarding/stepTwo</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Support\Controllers\SupportController@createSupport</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepTwo</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Support\\Controllers\\SupportController@createSupport","controller":"App\\V1\\Support\\Controllers\\SupportController@createSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepTwo","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepTwo","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:5" customHeight="0">
       <c r="A257" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/professional-doc-create</t>
+          <t>api/v1/contractor/onboarding/stepThree</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalDocument</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepThree</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalDocument","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalDocument","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepThree","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepThree","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="0">
       <c r="A258" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/professional-esign-create</t>
+          <t>api/v1/contractor/onboarding/stepFour</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalEsign</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorStepfour</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepfour","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorStepfour","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="0">
       <c r="A259" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/professional-esign-create/mobile</t>
+          <t>api/v1/contractor/profile-company</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalMobileEsign</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorProfileCo</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalMobileEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalMobileEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorProfileCo","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorProfileCo","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="0">
       <c r="A260" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/client-doc-create</t>
+          <t>api/v1/contractor/global-profile</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createClientDocument</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorService</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientDocument","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientDocument","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorService","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorService","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="0">
       <c r="A261" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/client-esign-create</t>
+          <t>api/v1/contractor/portfolio</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createClientEsign</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@updateContractorPortfolio</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorPortfolio","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@updateContractorPortfolio","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="0">
       <c r="A262" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/client-esign-create/mobile</t>
+          <t>api/v1/contractor/delete-image</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@createClientMobileEsign</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@deleteContractorPortfolioImage</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientMobileEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientMobileEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorPortfolioImage","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorPortfolioImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="0">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>DELETE</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/cashfree/esign/webhook</t>
+          <t>api/v1/contractor/del-acc</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@esignWebhook</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@deleteContractorAccount</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@esignWebhook","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@esignWebhook","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorAccount","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@deleteContractorAccount","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="0">
       <c r="A264" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>api/v1/agreement/signed-pdf/{id}</t>
+          <t>api/v1/contractor/quotation-list</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Agreement\Controllers\AgreementController@getSignedPdf</t>
+          <t>App\V1\Contractor\Controllers\ContractorController@getContractorQuotation</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@getSignedPdf","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@getSignedPdf","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorQuotation","controller":"App\\V1\\Contractor\\Controllers\\ContractorController@getContractorQuotation","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="0">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/logout</t>
+          <t>api/v1/contractor/register</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@logout</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@createContractor</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@logout","controller":"App\\V1\\Auth\\Controllers\\AuthController@logout","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@createContractor","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@createContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="0">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/profile</t>
+          <t>api/v1/contractor/verify</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@profile</t>
+          <t>App\V1\Contractor\Controllers\ContractorRegController@verifyOtp</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@profile","controller":"App\\V1\\Auth\\Controllers\\AuthController@profile","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Contractor\\Controllers\\ContractorRegController@verifyOtp","controller":"App\\V1\\Contractor\\Controllers\\ContractorRegController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="0">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/change-password</t>
+          <t>api/v1/Job-invite/detail</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@changePassword</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getInvitesByProject</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@changePassword","controller":"App\\V1\\Auth\\Controllers\\AuthController@changePassword","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInvitesByProject","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInvitesByProject","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="0">
       <c r="A268" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/login</t>
+          <t>api/v1/Job-invite/job-mark-professional</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@login</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@professionalMarkInterest</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@login","controller":"App\\V1\\Auth\\Controllers\\AuthController@login","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@professionalMarkInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@professionalMarkInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="0">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/refresh-token</t>
+          <t>api/v1/Job-invite/job-mark-client</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@refreshToken</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@clientMarkInterest</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@refreshToken","controller":"App\\V1\\Auth\\Controllers\\AuthController@refreshToken","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@clientMarkInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@clientMarkInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="0">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/send-otp</t>
+          <t>api/v1/Job-invite/job-accept</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@sendOtp</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@acceptInterest</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@sendOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@sendOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@acceptInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@acceptInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="0">
       <c r="A271" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/resend-otp</t>
+          <t>api/v1/Job-invite/job-reject</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@resendOtp</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@rejectInterest</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@resendOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@resendOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectInterest","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectInterest","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="0">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/verify-otp</t>
+          <t>api/v1/Job-invite/get-all-interested</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@verifyOtp</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getInterestedInvites</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@verifyOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInterestedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getInterestedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="0">
       <c r="A273" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/reset-password</t>
+          <t>api/v1/Job-invite/job-shortlist</t>
         </is>
       </c>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@resetPassword</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@shortlistProposal</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@resetPassword","controller":"App\\V1\\Auth\\Controllers\\AuthController@resetPassword","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@shortlistProposal","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@shortlistProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="0">
       <c r="A274" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/check-email</t>
+          <t>api/v1/Job-invite/job-reject-shortlist</t>
         </is>
       </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@checkEmail</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@rejectProposal</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@checkEmail","controller":"App\\V1\\Auth\\Controllers\\AuthController@checkEmail","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectProposal","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@rejectProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="0">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>api/v1/auth/check-phone</t>
+          <t>api/v1/Job-invite/get-all-shortlisted</t>
         </is>
       </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Auth\Controllers\AuthController@checkPhone</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getShortlistedInvites</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@checkPhone","controller":"App\\V1\\Auth\\Controllers\\AuthController@checkPhone","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getShortlistedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getShortlistedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="0">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/create</t>
+          <t>api/v1/Job-invite/get-all-rejected</t>
         </is>
       </c>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@createReview</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getRejectedInvites</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@createReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@createReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getRejectedInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getRejectedInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="0">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/project/{projectId}/contractor/{contractorId}</t>
+          <t>api/v1/Job-invite/job-hired</t>
         </is>
       </c>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@getReviewsForProjectContractor</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@hire</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getReviewsForProjectContractor","controller":"App\\V1\\Review\\Controllers\\ReviewController@getReviewsForProjectContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@hire","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@hire","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="0">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/contractor/{contractorId}</t>
+          <t>api/v1/Job-invite/job-notHired</t>
         </is>
       </c>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@getAllReviewsForContractor</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@notHired</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsForContractor","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsForContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@notHired","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@notHired","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="0">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/{reviewId}/reply</t>
+          <t>api/v1/Job-invite/get-hired</t>
         </is>
       </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@replyToReview</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getHiredInvites</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@replyToReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@replyToReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getHiredInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getHiredInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="0">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>POST</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/{reviewId}</t>
+          <t>api/v1/Job-invite/get-all-hired</t>
         </is>
       </c>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@updateReview</t>
+          <t>App\V1\JobInvite\Controllers\JobInviteController@getAllHiredInvites</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@updateReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@updateReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getAllHiredInvites","controller":"App\\V1\\JobInvite\\Controllers\\JobInviteController@getAllHiredInvites","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="0">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>PUT</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/reply/{replyId}</t>
+          <t>api/v1/proposal/create</t>
         </is>
       </c>
       <c r="D281" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@editReply</t>
+          <t>App\V1\Proposal\Controllers\ProposalController@createJobProposal</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@editReply","controller":"App\\V1\\Review\\Controllers\\ReviewController@editReply","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Proposal\\Controllers\\ProposalController@createJobProposal","controller":"App\\V1\\Proposal\\Controllers\\ProposalController@createJobProposal","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="0">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/reply/{replyId}</t>
+          <t>api/v1/proposal/get-by-invite</t>
         </is>
       </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@deleteReply</t>
+          <t>App\V1\Proposal\Controllers\ProposalController@getProposalByInviteId</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@deleteReply","controller":"App\\V1\\Review\\Controllers\\ReviewController@deleteReply","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Proposal\\Controllers\\ProposalController@getProposalByInviteId","controller":"App\\V1\\Proposal\\Controllers\\ProposalController@getProposalByInviteId","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="0">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/{reviewId}/image</t>
+          <t>api/v1/support/create</t>
         </is>
       </c>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@deleteReviewImage</t>
+          <t>App\V1\Support\Controllers\SupportController@createSupport</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@deleteReviewImage","controller":"App\\V1\\Review\\Controllers\\ReviewController@deleteReviewImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Support\\Controllers\\SupportController@createSupport","controller":"App\\V1\\Support\\Controllers\\SupportController@createSupport","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="0">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/dashboard/review</t>
+          <t>api/v1/agreement/professional-doc-create</t>
         </is>
       </c>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@getAllReviewsCrm</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalDocument</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsCrm","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsCrm","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalDocument","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalDocument","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="0">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>DELETE</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/{id}</t>
+          <t>api/v1/agreement/professional-esign-create</t>
         </is>
       </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@deleteReview</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalEsign</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@deleteReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@deleteReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="0">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>api/v1/reviews/frontend</t>
+          <t>api/v1/agreement/professional-esign-create/mobile</t>
         </is>
       </c>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Review\Controllers\ReviewController@getAllReviewHome</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createProfessionalMobileEsign</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewHome","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewHome","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalMobileEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createProfessionalMobileEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="0">
       <c r="A287" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>api/v1/messages/send</t>
+          <t>api/v1/agreement/client-doc-create</t>
         </is>
       </c>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Message\Controllers\MessageController@sendMessage</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createClientDocument</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@sendMessage","controller":"App\\V1\\Message\\Controllers\\MessageController@sendMessage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientDocument","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientDocument","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="0">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>api/v1/messages/{projectId}/{otherUserId}</t>
+          <t>api/v1/agreement/client-esign-create</t>
         </is>
       </c>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Message\Controllers\MessageController@getMessages</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createClientEsign</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@getMessages","controller":"App\\V1\\Message\\Controllers\\MessageController@getMessages","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="0">
       <c r="A289" s="0" t="inlineStr">
         <is>
           <t>POST</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>api/v1/messages/reply</t>
+          <t>api/v1/agreement/client-esign-create/mobile</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>App\V1\Message\Controllers\MessageController@replyMessage</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@createClientMobileEsign</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@replyMessage","controller":"App\\V1\\Message\\Controllers\\MessageController@replyMessage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientMobileEsign","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@createClientMobileEsign","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="0">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>up</t>
+          <t>api/v1/agreement/cashfree/esign/webhook</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@esignWebhook</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>{"uses":{}}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@esignWebhook","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@esignWebhook","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="0">
       <c r="A291" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>api/v1/agreement/signed-pdf/{id}</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Agreement\Controllers\AgreementController@getSignedPdf</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Agreement\\Controllers\\AgreementController@getSignedPdf","controller":"App\\V1\\Agreement\\Controllers\\AgreementController@getSignedPdf","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="0">
       <c r="A292" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>clear-all</t>
+          <t>api/v1/auth/logout</t>
         </is>
       </c>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@logout</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@logout","controller":"App\\V1\\Auth\\Controllers\\AuthController@logout","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="0">
       <c r="A293" s="0" t="inlineStr">
         <is>
           <t>GET|HEAD</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>storage-link</t>
+          <t>api/v1/auth/profile</t>
         </is>
       </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@profile</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@profile","controller":"App\\V1\\Auth\\Controllers\\AuthController@profile","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="0">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>storage-unlink</t>
+          <t>api/v1/auth/change-password</t>
         </is>
       </c>
       <c r="D294" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@changePassword</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@changePassword","controller":"App\\V1\\Auth\\Controllers\\AuthController@changePassword","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="0">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>download-postman</t>
+          <t>api/v1/auth/login</t>
         </is>
       </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@login</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@login","controller":"App\\V1\\Auth\\Controllers\\AuthController@login","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="0">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>routes-view</t>
+          <t>api/v1/auth/refresh-token</t>
         </is>
       </c>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@refreshToken</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@refreshToken","controller":"App\\V1\\Auth\\Controllers\\AuthController@refreshToken","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:5" customHeight="0">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>routes-download</t>
+          <t>api/v1/auth/send-otp</t>
         </is>
       </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@sendOtp</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@sendOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@sendOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:5" customHeight="0">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>GET|HEAD</t>
+          <t>POST</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>storage/{path}</t>
-[...4 lines deleted...]
-          <t>storage.local</t>
+          <t>api/v1/auth/resend-otp</t>
         </is>
       </c>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>Closure</t>
+          <t>App\V1\Auth\Controllers\AuthController@resendOtp</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>{"uses":{},"as":"storage.local"}</t>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@resendOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@resendOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:5" customHeight="0">
       <c r="A299" s="0" t="inlineStr">
         <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/auth/verify-otp</t>
+        </is>
+      </c>
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Auth\Controllers\AuthController@verifyOtp</t>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@verifyOtp","controller":"App\\V1\\Auth\\Controllers\\AuthController@verifyOtp","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:5" customHeight="0">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/auth/reset-password</t>
+        </is>
+      </c>
+      <c r="D300" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Auth\Controllers\AuthController@resetPassword</t>
+        </is>
+      </c>
+      <c r="E300" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@resetPassword","controller":"App\\V1\\Auth\\Controllers\\AuthController@resetPassword","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:5" customHeight="0">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/auth/check-email</t>
+        </is>
+      </c>
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Auth\Controllers\AuthController@checkEmail</t>
+        </is>
+      </c>
+      <c r="E301" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@checkEmail","controller":"App\\V1\\Auth\\Controllers\\AuthController@checkEmail","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:5" customHeight="0">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B302" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/auth/check-phone</t>
+        </is>
+      </c>
+      <c r="D302" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Auth\Controllers\AuthController@checkPhone</t>
+        </is>
+      </c>
+      <c r="E302" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Auth\\Controllers\\AuthController@checkPhone","controller":"App\\V1\\Auth\\Controllers\\AuthController@checkPhone","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:5" customHeight="0">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/create</t>
+        </is>
+      </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@createReview</t>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@createReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@createReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:5" customHeight="0">
+      <c r="A304" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/project/{projectId}/contractor/{contractorId}</t>
+        </is>
+      </c>
+      <c r="D304" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@getReviewsForProjectContractor</t>
+        </is>
+      </c>
+      <c r="E304" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getReviewsForProjectContractor","controller":"App\\V1\\Review\\Controllers\\ReviewController@getReviewsForProjectContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:5" customHeight="0">
+      <c r="A305" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/contractor/{contractorId}</t>
+        </is>
+      </c>
+      <c r="D305" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@getAllReviewsForContractor</t>
+        </is>
+      </c>
+      <c r="E305" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsForContractor","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsForContractor","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:5" customHeight="0">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/{reviewId}/reply</t>
+        </is>
+      </c>
+      <c r="D306" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@replyToReview</t>
+        </is>
+      </c>
+      <c r="E306" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@replyToReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@replyToReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:5" customHeight="0">
+      <c r="A307" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/{reviewId}</t>
+        </is>
+      </c>
+      <c r="D307" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@updateReview</t>
+        </is>
+      </c>
+      <c r="E307" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@updateReview","controller":"App\\V1\\Review\\Controllers\\ReviewController@updateReview","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:5" customHeight="0">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
           <t>PUT</t>
         </is>
       </c>
-      <c r="B299" s="0" t="inlineStr">
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/reply/{replyId}</t>
+        </is>
+      </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@editReply</t>
+        </is>
+      </c>
+      <c r="E308" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@editReply","controller":"App\\V1\\Review\\Controllers\\ReviewController@editReply","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:5" customHeight="0">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>DELETE</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/reply/{replyId}</t>
+        </is>
+      </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@deleteReply</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@deleteReply","controller":"App\\V1\\Review\\Controllers\\ReviewController@deleteReply","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:5" customHeight="0">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>DELETE</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/{reviewId}/image</t>
+        </is>
+      </c>
+      <c r="D310" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@deleteReviewImage</t>
+        </is>
+      </c>
+      <c r="E310" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@deleteReviewImage","controller":"App\\V1\\Review\\Controllers\\ReviewController@deleteReviewImage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:5" customHeight="0">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/dashboard/review</t>
+        </is>
+      </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@getAllReviewsCrm</t>
+        </is>
+      </c>
+      <c r="E311" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsCrm","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewsCrm","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:5" customHeight="0">
+      <c r="A312" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/reviews/frontend</t>
+        </is>
+      </c>
+      <c r="D312" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Review\Controllers\ReviewController@getAllReviewHome</t>
+        </is>
+      </c>
+      <c r="E312" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global"],"uses":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewHome","controller":"App\\V1\\Review\\Controllers\\ReviewController@getAllReviewHome","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:5" customHeight="0">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/messages/send</t>
+        </is>
+      </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Message\Controllers\MessageController@sendMessage</t>
+        </is>
+      </c>
+      <c r="E313" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@sendMessage","controller":"App\\V1\\Message\\Controllers\\MessageController@sendMessage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:5" customHeight="0">
+      <c r="A314" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/messages/{projectId}/{otherUserId}</t>
+        </is>
+      </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Message\Controllers\MessageController@getMessages</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@getMessages","controller":"App\\V1\\Message\\Controllers\\MessageController@getMessages","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:5" customHeight="0">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/messages/reply</t>
+        </is>
+      </c>
+      <c r="D315" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Message\Controllers\MessageController@replyMessage</t>
+        </is>
+      </c>
+      <c r="E315" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Message\\Controllers\\MessageController@replyMessage","controller":"App\\V1\\Message\\Controllers\\MessageController@replyMessage","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" spans="1:5" customHeight="0">
+      <c r="A316" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B316" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/create</t>
+        </is>
+      </c>
+      <c r="D316" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@createInitialPhase</t>
+        </is>
+      </c>
+      <c r="E316" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@createInitialPhase","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@createInitialPhase","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" spans="1:5" customHeight="0">
+      <c r="A317" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B317" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/add</t>
+        </is>
+      </c>
+      <c r="D317" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@addPhase</t>
+        </is>
+      </c>
+      <c r="E317" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@addPhase","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@addPhase","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" spans="1:5" customHeight="0">
+      <c r="A318" s="0" t="inlineStr">
+        <is>
+          <t>PUT</t>
+        </is>
+      </c>
+      <c r="B318" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/edit</t>
+        </is>
+      </c>
+      <c r="D318" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@editPhase</t>
+        </is>
+      </c>
+      <c r="E318" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@editPhase","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@editPhase","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" spans="1:5" customHeight="0">
+      <c r="A319" s="0" t="inlineStr">
+        <is>
+          <t>DELETE</t>
+        </is>
+      </c>
+      <c r="B319" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/delete</t>
+        </is>
+      </c>
+      <c r="D319" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@deletePhase</t>
+        </is>
+      </c>
+      <c r="E319" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@deletePhase","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@deletePhase","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" spans="1:5" customHeight="0">
+      <c r="A320" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B320" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/upload-signature</t>
+        </is>
+      </c>
+      <c r="D320" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@uploadSignature</t>
+        </is>
+      </c>
+      <c r="E320" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@uploadSignature","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@uploadSignature","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" spans="1:5" customHeight="0">
+      <c r="A321" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B321" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/upload-client-signature</t>
+        </is>
+      </c>
+      <c r="D321" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@uploadClientSignature</t>
+        </is>
+      </c>
+      <c r="E321" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@uploadClientSignature","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@uploadClientSignature","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" spans="1:5" customHeight="0">
+      <c r="A322" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B322" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/agreement/phase/{phase_id}</t>
+        </is>
+      </c>
+      <c r="D322" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\AgreementPhase\Controllers\AgreementPhaseController@getPhaseByPhaseId</t>
+        </is>
+      </c>
+      <c r="E322" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@getPhaseByPhaseId","controller":"App\\V1\\AgreementPhase\\Controllers\\AgreementPhaseController@getPhaseByPhaseId","namespace":null,"prefix":"api\/v1","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" spans="1:5" customHeight="0">
+      <c r="A323" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B323" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/{projectId}/contractors/{contractorId}/phases</t>
+        </is>
+      </c>
+      <c r="D323" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@getPhasesForProjectAndContractor</t>
+        </is>
+      </c>
+      <c r="E323" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@getPhasesForProjectAndContractor","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@getPhasesForProjectAndContractor","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" spans="1:5" customHeight="0">
+      <c r="A324" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B324" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/add-date</t>
+        </is>
+      </c>
+      <c r="D324" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@updatePhaseDates</t>
+        </is>
+      </c>
+      <c r="E324" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePhaseDates","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePhaseDates","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:5" customHeight="0">
+      <c r="A325" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases</t>
+        </is>
+      </c>
+      <c r="D325" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@createPhase</t>
+        </is>
+      </c>
+      <c r="E325" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@createPhase","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@createPhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:5" customHeight="0">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}</t>
+        </is>
+      </c>
+      <c r="D326" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@updatePhase</t>
+        </is>
+      </c>
+      <c r="E326" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePhase","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:5" customHeight="0">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}/comments</t>
+        </is>
+      </c>
+      <c r="D327" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@addComment</t>
+        </is>
+      </c>
+      <c r="E327" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@addComment","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@addComment","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:5" customHeight="0">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}/status</t>
+        </is>
+      </c>
+      <c r="D328" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@updateStatus</t>
+        </is>
+      </c>
+      <c r="E328" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updateStatus","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updateStatus","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" spans="1:5" customHeight="0">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>DELETE</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}/delete-file</t>
+        </is>
+      </c>
+      <c r="D329" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@deleteFile</t>
+        </is>
+      </c>
+      <c r="E329" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@deleteFile","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@deleteFile","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" spans="1:5" customHeight="0">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}/close-next</t>
+        </is>
+      </c>
+      <c r="D330" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@closeAndSetNext</t>
+        </is>
+      </c>
+      <c r="E330" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@closeAndSetNext","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@closeAndSetNext","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" spans="1:5" customHeight="0">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/virtual_accounts/{id}/payment</t>
+        </is>
+      </c>
+      <c r="D331" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@getVirtualAccountPaymentsByProject</t>
+        </is>
+      </c>
+      <c r="E331" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@getVirtualAccountPaymentsByProject","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@getVirtualAccountPaymentsByProject","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:5" customHeight="0">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{phaseId}/complete</t>
+        </is>
+      </c>
+      <c r="D332" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@completePhase</t>
+        </is>
+      </c>
+      <c r="E332" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@completePhase","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@completePhase","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" spans="1:5" customHeight="0">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/paynow</t>
+        </is>
+      </c>
+      <c r="D333" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@payNow</t>
+        </is>
+      </c>
+      <c r="E333" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@payNow","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@payNow","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" spans="1:5" customHeight="0">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phases/{id}/payment</t>
+        </is>
+      </c>
+      <c r="D334" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@updatePaidStatus</t>
+        </is>
+      </c>
+      <c r="E334" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePaidStatus","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@updatePaidStatus","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" spans="1:5" customHeight="0">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/partial-payment/request</t>
+        </is>
+      </c>
+      <c r="D335" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@createPartialPaymentRequest</t>
+        </is>
+      </c>
+      <c r="E335" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@createPartialPaymentRequest","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@createPartialPaymentRequest","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" spans="1:5" customHeight="0">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/partial-payment/client-paid</t>
+        </is>
+      </c>
+      <c r="D336" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@clientPaid</t>
+        </is>
+      </c>
+      <c r="E336" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@clientPaid","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@clientPaid","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" spans="1:5" customHeight="0">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>POST</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/partial-payment/contractor-verify</t>
+        </is>
+      </c>
+      <c r="D337" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@contractorVerify</t>
+        </is>
+      </c>
+      <c r="E337" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@contractorVerify","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@contractorVerify","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" spans="1:5" customHeight="0">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/all-virtual/{va_id}</t>
+        </is>
+      </c>
+      <c r="D338" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@paymentViaId</t>
+        </is>
+      </c>
+      <c r="E338" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@paymentViaId","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@paymentViaId","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" spans="1:5" customHeight="0">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>api/v1/timeline/project-phase/all-virtual-payment</t>
+        </is>
+      </c>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>App\V1\Timeline\Controllers\ProjectPhaseController@listVirtualAccounts</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["api","throttle:global","verify.access"],"uses":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@listVirtualAccounts","controller":"App\\V1\\Timeline\\Controllers\\ProjectPhaseController@listVirtualAccounts","namespace":null,"prefix":"api\/v1\/timeline","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" spans="1:5" customHeight="0">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>up</t>
+        </is>
+      </c>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>{"uses":{}}</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" spans="1:5" customHeight="0">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>/</t>
+        </is>
+      </c>
+      <c r="D341" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E341" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" spans="1:5" customHeight="0">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>clear-all</t>
+        </is>
+      </c>
+      <c r="D342" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E342" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" spans="1:5" customHeight="0">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>storage-link</t>
+        </is>
+      </c>
+      <c r="D343" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E343" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" spans="1:5" customHeight="0">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B344" s="0" t="inlineStr">
+        <is>
+          <t>storage-unlink</t>
+        </is>
+      </c>
+      <c r="D344" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E344" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" spans="1:5" customHeight="0">
+      <c r="A345" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>download-postman</t>
+        </is>
+      </c>
+      <c r="D345" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E345" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" spans="1:5" customHeight="0">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>routes-view</t>
+        </is>
+      </c>
+      <c r="D346" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E346" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" spans="1:5" customHeight="0">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t>routes-download</t>
+        </is>
+      </c>
+      <c r="D347" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E347" s="0" t="inlineStr">
+        <is>
+          <t>{"middleware":["web"],"uses":{},"namespace":null,"prefix":"","where":[]}</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" spans="1:5" customHeight="0">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>GET|HEAD</t>
+        </is>
+      </c>
+      <c r="B348" s="0" t="inlineStr">
         <is>
           <t>storage/{path}</t>
         </is>
       </c>
-      <c r="C299" s="0" t="inlineStr">
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>storage.local</t>
+        </is>
+      </c>
+      <c r="D348" s="0" t="inlineStr">
+        <is>
+          <t>Closure</t>
+        </is>
+      </c>
+      <c r="E348" s="0" t="inlineStr">
+        <is>
+          <t>{"uses":{},"as":"storage.local"}</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" spans="1:5" customHeight="0">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>PUT</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>storage/{path}</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
         <is>
           <t>storage.local.upload</t>
         </is>
       </c>
-      <c r="D299" s="0" t="inlineStr">
+      <c r="D349" s="0" t="inlineStr">
         <is>
           <t>Closure</t>
         </is>
       </c>
-      <c r="E299" s="0" t="inlineStr">
+      <c r="E349" s="0" t="inlineStr">
         <is>
           <t>{"uses":{},"as":"storage.local.upload"}</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>